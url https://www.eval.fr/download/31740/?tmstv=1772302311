--- v0 (2026-03-02)
+++ v1 (2026-05-04)
@@ -1,173 +1,250 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
-    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Indicateurs Sinistralité" sheetId="1" state="visible" r:id="rId1"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Tableau de suivi" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="4">
+  <fonts count="10">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
-      <sz val="11"/>
+      <sz val="14"/>
+    </font>
+    <font>
+      <i val="1"/>
+      <color rgb="00555555"/>
+      <sz val="10"/>
     </font>
     <font>
       <b val="1"/>
-      <sz val="11"/>
+      <sz val="9"/>
     </font>
     <font>
       <b val="1"/>
+      <color rgb="00FFFFFF"/>
+      <sz val="10"/>
+    </font>
+    <font>
+      <sz val="9"/>
+    </font>
+    <font>
+      <b val="1"/>
+      <color rgb="00155724"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <b val="1"/>
+      <color rgb="00721C24"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <i val="1"/>
+      <color rgb="00856404"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <b val="1"/>
+      <sz val="10"/>
     </font>
   </fonts>
-  <fills count="5">
+  <fills count="13">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="001F4E79"/>
+        <fgColor rgb="0034495E"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00C6EFCE"/>
+        <fgColor rgb="00E8EEF2"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00FFC7CE"/>
+        <fgColor rgb="005B7F95"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00E3EBF0"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00D4EDDA"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00F8D7DA"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="007D9B76"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00E8F0E6"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="009B8576"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00F0EBE8"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00FFF3CD"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="6">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin"/>
-[...30 lines deleted...]
-      <diagonal/>
+      <left style="thin">
+        <color rgb="00CCCCCC"/>
+      </left>
+      <right style="thin">
+        <color rgb="00CCCCCC"/>
+      </right>
+      <top style="thin">
+        <color rgb="00CCCCCC"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="00CCCCCC"/>
+      </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="12">
+  <cellXfs count="20">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="10" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="12" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="12" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -492,556 +569,669 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F20"/>
+  <dimension ref="A1:I28"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A1" sqref="A1"/>
+      <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
-    <col width="5" customWidth="1" min="1" max="1"/>
-[...4 lines deleted...]
-    <col width="45" customWidth="1" min="6" max="6"/>
+    <col width="26" customWidth="1" min="1" max="1"/>
+    <col width="55" customWidth="1" min="2" max="2"/>
+    <col width="26" customWidth="1" min="3" max="3"/>
+    <col width="12" customWidth="1" min="4" max="4"/>
+    <col width="10" customWidth="1" min="5" max="5"/>
+    <col width="10" customWidth="1" min="6" max="6"/>
+    <col width="10" customWidth="1" min="7" max="7"/>
+    <col width="10" customWidth="1" min="8" max="8"/>
+    <col width="18" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>N°</t>
-[...2 lines deleted...]
-      <c r="B1" s="1" t="inlineStr">
+          <t>DEGAT DES EAUX : COMPRENDRE VOTRE PARCOURS</t>
+        </is>
+      </c>
+    </row>
+    <row r="2" ht="22" customHeight="1">
+      <c r="A2" s="2" t="inlineStr">
+        <is>
+          <t>Ce tableau vous aide a savoir ce qui vous attend : les delais habituels, les etapes cles et la qualite de service que vous pouvez esperer.</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" ht="8" customHeight="1"/>
+    <row r="4" ht="38" customHeight="1">
+      <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Indicateur</t>
         </is>
       </c>
-      <c r="C1" s="1" t="inlineStr">
-[...83 lines deleted...]
-      </c>
       <c r="B4" s="3" t="inlineStr">
         <is>
-          <t>Taux de Recherche de Fuite Fructueuse (FTR)</t>
+          <t>Definition et mode de calcul</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
-          <t>Pourcentage de recherches de fuite où la cause est identifiée du premier coup, sans nécessiter de seconde intervention. FTR = First Time Right.</t>
+          <t>Source de donnees</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
-          <t>(Nb de sinistres où cause initiale = cause finale confirmée / Nb total de sinistres diagnostiqués) × 100</t>
-[...4 lines deleted...]
-          <t>Prestataire RDF / Expert</t>
+          <t>Disponible ?</t>
+        </is>
+      </c>
+      <c r="E4" s="3" t="inlineStr">
+        <is>
+          <t>N</t>
         </is>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
-          <t>Rapports de recherche de fuite, suivi des interventions multiples sur un même sinistre</t>
-[...373 lines deleted...]
-          <t>Indicateurs NON CALCULABLES aujourd'hui — Nécessitent un processus à créer, une base centralisée ou un équipement spécifique</t>
+          <t>N-1</t>
+        </is>
+      </c>
+      <c r="G4" s="3" t="inlineStr">
+        <is>
+          <t>N-2</t>
+        </is>
+      </c>
+      <c r="H4" s="3" t="inlineStr">
+        <is>
+          <t>N-3</t>
+        </is>
+      </c>
+      <c r="I4" s="3" t="inlineStr">
+        <is>
+          <t>Observations</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" ht="25" customHeight="1">
+      <c r="A5" s="4" t="inlineStr">
+        <is>
+          <t>LES DELAIS A PREVOIR - Combien de temps ca va prendre ?</t>
+        </is>
+      </c>
+      <c r="B5" s="5" t="n"/>
+      <c r="C5" s="5" t="n"/>
+      <c r="D5" s="5" t="n"/>
+      <c r="E5" s="5" t="n"/>
+      <c r="F5" s="5" t="n"/>
+      <c r="G5" s="5" t="n"/>
+      <c r="H5" s="5" t="n"/>
+      <c r="I5" s="5" t="n"/>
+    </row>
+    <row r="6" ht="75" customHeight="1">
+      <c r="A6" s="6" t="inlineStr">
+        <is>
+          <t>Delai de declaration</t>
+        </is>
+      </c>
+      <c r="B6" s="6" t="inlineStr">
+        <is>
+          <t>Nombre de jours entre la decouverte du sinistre par l'occupant et la declaration aupres de l'assureur.
+Calcul : Date de declaration moins Date de decouverte
+Rappel : l'assure dispose de 5 jours ouvres pour declarer (art. L113-2 Code des assurances).</t>
+        </is>
+      </c>
+      <c r="C6" s="6" t="inlineStr">
+        <is>
+          <t>Formulaire de declaration sinistre (horodatage)</t>
+        </is>
+      </c>
+      <c r="D6" s="7" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="E6" s="6" t="n"/>
+      <c r="F6" s="6" t="n"/>
+      <c r="G6" s="6" t="n"/>
+      <c r="H6" s="6" t="n"/>
+      <c r="I6" s="6" t="n"/>
+    </row>
+    <row r="7" ht="75" customHeight="1">
+      <c r="A7" s="6" t="inlineStr">
+        <is>
+          <t>Delai de recherche de fuite (RDF)</t>
+        </is>
+      </c>
+      <c r="B7" s="6" t="inlineStr">
+        <is>
+          <t>Nombre de jours entre la declaration du sinistre et l'intervention du technicien pour localiser l'origine de la fuite.
+Calcul : Date d'intervention RDF moins Date de declaration</t>
+        </is>
+      </c>
+      <c r="C7" s="6" t="inlineStr">
+        <is>
+          <t>Planning prestataire RDF + systeme de gestion sinistres</t>
+        </is>
+      </c>
+      <c r="D7" s="7" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="E7" s="6" t="n"/>
+      <c r="F7" s="6" t="n"/>
+      <c r="G7" s="6" t="n"/>
+      <c r="H7" s="6" t="n"/>
+      <c r="I7" s="6" t="n"/>
+    </row>
+    <row r="8" ht="75" customHeight="1">
+      <c r="A8" s="6" t="inlineStr">
+        <is>
+          <t>Delai de reparation de la cause</t>
+        </is>
+      </c>
+      <c r="B8" s="6" t="inlineStr">
+        <is>
+          <t>Nombre de jours entre le diagnostic (cause identifiee) et la reparation effective de la fuite.
+Calcul : Date de fin de travaux moins Date du rapport RDF</t>
+        </is>
+      </c>
+      <c r="C8" s="6" t="inlineStr">
+        <is>
+          <t>Attestation de reparation (circuit a creer)</t>
+        </is>
+      </c>
+      <c r="D8" s="8" t="inlineStr">
+        <is>
+          <t>Pas encore</t>
+        </is>
+      </c>
+      <c r="E8" s="6" t="n"/>
+      <c r="F8" s="6" t="n"/>
+      <c r="G8" s="6" t="n"/>
+      <c r="H8" s="6" t="n"/>
+      <c r="I8" s="6" t="n"/>
+    </row>
+    <row r="9" ht="75" customHeight="1">
+      <c r="A9" s="6" t="inlineStr">
+        <is>
+          <t>Delai global d'indemnisation</t>
+        </is>
+      </c>
+      <c r="B9" s="6" t="inlineStr">
+        <is>
+          <t>Nombre de jours entre la decouverte du sinistre et le versement de l'indemnite sur le compte de l'assure.
+Calcul : Date de virement moins Date de decouverte
+Reference IRSI : Tranche 1 (moins de 1600 euros) 5 a 10 jours / Tranche 2 : 15 a 30 jours</t>
+        </is>
+      </c>
+      <c r="C9" s="6" t="inlineStr">
+        <is>
+          <t>Jalons IRSI horodates dans le systeme de gestion</t>
+        </is>
+      </c>
+      <c r="D9" s="7" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="E9" s="6" t="n"/>
+      <c r="F9" s="6" t="n"/>
+      <c r="G9" s="6" t="n"/>
+      <c r="H9" s="6" t="n"/>
+      <c r="I9" s="6" t="n"/>
+    </row>
+    <row r="10" ht="25" customHeight="1">
+      <c r="A10" s="9" t="inlineStr">
+        <is>
+          <t>LA QUALITE DU PARCOURS - Comment ca va se passer ?</t>
+        </is>
+      </c>
+      <c r="B10" s="10" t="n"/>
+      <c r="C10" s="10" t="n"/>
+      <c r="D10" s="10" t="n"/>
+      <c r="E10" s="10" t="n"/>
+      <c r="F10" s="10" t="n"/>
+      <c r="G10" s="10" t="n"/>
+      <c r="H10" s="10" t="n"/>
+      <c r="I10" s="10" t="n"/>
+    </row>
+    <row r="11" ht="75" customHeight="1">
+      <c r="A11" s="11" t="inlineStr">
+        <is>
+          <t>Taux de refus de garantie</t>
+        </is>
+      </c>
+      <c r="B11" s="11" t="inlineStr">
+        <is>
+          <t>Pourcentage de sinistres pour lesquels l'assureur refuse totalement ou partiellement l'indemnisation.
+Calcul : (Nb de refus ou reductions / Nb total de sinistres declares) x 100
+Motifs legaux : defaut d'entretien, vetuste, exclusion contractuelle (art. L113-1 Code des assurances).</t>
+        </is>
+      </c>
+      <c r="C11" s="11" t="inlineStr">
+        <is>
+          <t>Courriers de reponse assureur / motifs de refus</t>
+        </is>
+      </c>
+      <c r="D11" s="7" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="E11" s="11" t="n"/>
+      <c r="F11" s="11" t="n"/>
+      <c r="G11" s="11" t="n"/>
+      <c r="H11" s="11" t="n"/>
+      <c r="I11" s="11" t="n"/>
+    </row>
+    <row r="12" ht="75" customHeight="1">
+      <c r="A12" s="11" t="inlineStr">
+        <is>
+          <t>Taux d'accompagnement complet</t>
+        </is>
+      </c>
+      <c r="B12" s="11" t="inlineStr">
+        <is>
+          <t>Pourcentage de sinistres ou l'assure a recu les conseils essentiels des la declaration :
+- Securite electrique (couper le courant si eau proche des prises)
+- Coupure d'eau (fermer le robinet d'arret)
+- Aeration et deshumidification (eviter moisissures)
+- Documentation (photos avant nettoyage)
+- Preservation des biens (surelever meubles)
+- Delai de sechage (ne pas repeindre sur support humide)
+- Signalement syndic (si parties communes)
+Calcul : (Nb de dossiers avec checklist validee / Nb total) x 100</t>
+        </is>
+      </c>
+      <c r="C12" s="11" t="inlineStr">
+        <is>
+          <t>Checklist d'accompagnement (a creer)</t>
+        </is>
+      </c>
+      <c r="D12" s="8" t="inlineStr">
+        <is>
+          <t>Pas encore</t>
+        </is>
+      </c>
+      <c r="E12" s="11" t="n"/>
+      <c r="F12" s="11" t="n"/>
+      <c r="G12" s="11" t="n"/>
+      <c r="H12" s="11" t="n"/>
+      <c r="I12" s="11" t="n"/>
+    </row>
+    <row r="13" ht="75" customHeight="1">
+      <c r="A13" s="11" t="inlineStr">
+        <is>
+          <t>Score d'effort client (CES)</t>
+        </is>
+      </c>
+      <c r="B13" s="11" t="inlineStr">
+        <is>
+          <t>Note moyenne attribuee par les assures sur la facilite du parcours, sur une echelle de 1 (tres difficile) a 5 (tres facile).
+Calcul : Somme des notes / Nombre de repondants</t>
+        </is>
+      </c>
+      <c r="C13" s="11" t="inlineStr">
+        <is>
+          <t>Enquete de satisfaction post-sinistre (a deployer)</t>
+        </is>
+      </c>
+      <c r="D13" s="8" t="inlineStr">
+        <is>
+          <t>Pas encore</t>
+        </is>
+      </c>
+      <c r="E13" s="11" t="n"/>
+      <c r="F13" s="11" t="n"/>
+      <c r="G13" s="11" t="n"/>
+      <c r="H13" s="11" t="n"/>
+      <c r="I13" s="11" t="n"/>
+    </row>
+    <row r="14" ht="75" customHeight="1">
+      <c r="A14" s="11" t="inlineStr">
+        <is>
+          <t>Taux de contentieux / escalade</t>
+        </is>
+      </c>
+      <c r="B14" s="11" t="inlineStr">
+        <is>
+          <t>Pourcentage de dossiers ayant necessite l'intervention d'un tiers (mediateur, avocat, contre-expertise).
+Calcul : (Nb de dossiers escalades / Nb total de sinistres) x 100</t>
+        </is>
+      </c>
+      <c r="C14" s="11" t="inlineStr">
+        <is>
+          <t>Service reclamations / saisines mediateur de l'assurance</t>
+        </is>
+      </c>
+      <c r="D14" s="7" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="E14" s="11" t="n"/>
+      <c r="F14" s="11" t="n"/>
+      <c r="G14" s="11" t="n"/>
+      <c r="H14" s="11" t="n"/>
+      <c r="I14" s="11" t="n"/>
+    </row>
+    <row r="15" ht="75" customHeight="1">
+      <c r="A15" s="11" t="inlineStr">
+        <is>
+          <t>Taux de reparer en mieux</t>
+        </is>
+      </c>
+      <c r="B15" s="11" t="inlineStr">
+        <is>
+          <t>Pourcentage de reparations integrant une amelioration preventive (materiaux hydrofuges, deplacement de canalisations, isolation, passage en apparent).
+Calcul : (Nb de sinistres avec amelioration / Nb total de sinistres repares) x 100</t>
+        </is>
+      </c>
+      <c r="C15" s="11" t="inlineStr">
+        <is>
+          <t>Rapports d'expertise (codification amelioration a creer)</t>
+        </is>
+      </c>
+      <c r="D15" s="8" t="inlineStr">
+        <is>
+          <t>Pas encore</t>
+        </is>
+      </c>
+      <c r="E15" s="11" t="n"/>
+      <c r="F15" s="11" t="n"/>
+      <c r="G15" s="11" t="n"/>
+      <c r="H15" s="11" t="n"/>
+      <c r="I15" s="11" t="n"/>
+    </row>
+    <row r="16" ht="25" customHeight="1">
+      <c r="A16" s="12" t="inlineStr">
+        <is>
+          <t>CE QU'ON NE MESURE PAS ENCORE - Les angles morts du systeme</t>
+        </is>
+      </c>
+      <c r="B16" s="13" t="n"/>
+      <c r="C16" s="13" t="n"/>
+      <c r="D16" s="13" t="n"/>
+      <c r="E16" s="13" t="n"/>
+      <c r="F16" s="13" t="n"/>
+      <c r="G16" s="13" t="n"/>
+      <c r="H16" s="13" t="n"/>
+      <c r="I16" s="13" t="n"/>
+    </row>
+    <row r="17" ht="75" customHeight="1">
+      <c r="A17" s="14" t="inlineStr">
+        <is>
+          <t>Taux d'orientation initiale correcte</t>
+        </is>
+      </c>
+      <c r="B17" s="14" t="inlineStr">
+        <is>
+          <t>Pourcentage de sinistres ou les premiers elements fournis (photos, description, echanges) ont permis d'envoyer directement le bon professionnel et de garantir l'acces au local concerne.
+Calcul : (Nb de RDF reussies au 1er passage sans probleme d'acces / Nb total de RDF) x 100</t>
+        </is>
+      </c>
+      <c r="C17" s="14" t="inlineStr">
+        <is>
+          <t>Rapports RDF / suivi des interventions multiples</t>
+        </is>
+      </c>
+      <c r="D17" s="7" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="E17" s="14" t="n"/>
+      <c r="F17" s="14" t="n"/>
+      <c r="G17" s="14" t="n"/>
+      <c r="H17" s="14" t="n"/>
+      <c r="I17" s="14" t="n"/>
+    </row>
+    <row r="18" ht="75" customHeight="1">
+      <c r="A18" s="14" t="inlineStr">
+        <is>
+          <t>Taux de recurrence a 12 mois</t>
+        </is>
+      </c>
+      <c r="B18" s="14" t="inlineStr">
+        <is>
+          <t>Pourcentage de sinistres reapparaissant au meme emplacement dans les 12 mois suivant la cloture.
+Calcul : (Nb de sinistres recidivants a moins de 12 mois / Nb de sinistres clos) x 100
+Note : necessite 12 mois de recul apres cloture pour etre mesure.</t>
+        </is>
+      </c>
+      <c r="C18" s="14" t="inlineStr">
+        <is>
+          <t>Base centralisee par adresse (a creer, l'assureur suit un contrat pas un immeuble)</t>
+        </is>
+      </c>
+      <c r="D18" s="8" t="inlineStr">
+        <is>
+          <t>Pas encore</t>
+        </is>
+      </c>
+      <c r="E18" s="15" t="inlineStr">
+        <is>
+          <t>Recul insuffisant</t>
+        </is>
+      </c>
+      <c r="F18" s="14" t="n"/>
+      <c r="G18" s="14" t="n"/>
+      <c r="H18" s="14" t="n"/>
+      <c r="I18" s="14" t="n"/>
+    </row>
+    <row r="19" ht="75" customHeight="1">
+      <c r="A19" s="14" t="inlineStr">
+        <is>
+          <t>Taux de recurrence a 36 mois</t>
+        </is>
+      </c>
+      <c r="B19" s="14" t="inlineStr">
+        <is>
+          <t>Meme indicateur sur une periode de 3 ans, pour mesurer la durabilite des reparations.
+Calcul : (Nb de sinistres recidivants a moins de 36 mois / Nb de sinistres clos) x 100
+Note : necessite 36 mois de recul apres cloture pour etre mesure.</t>
+        </is>
+      </c>
+      <c r="C19" s="14" t="inlineStr">
+        <is>
+          <t>Base centralisee par adresse (a creer)</t>
+        </is>
+      </c>
+      <c r="D19" s="8" t="inlineStr">
+        <is>
+          <t>Pas encore</t>
+        </is>
+      </c>
+      <c r="E19" s="15" t="inlineStr">
+        <is>
+          <t>Recul insuffisant</t>
+        </is>
+      </c>
+      <c r="F19" s="15" t="inlineStr">
+        <is>
+          <t>Recul insuffisant</t>
+        </is>
+      </c>
+      <c r="G19" s="15" t="inlineStr">
+        <is>
+          <t>Recul insuffisant</t>
+        </is>
+      </c>
+      <c r="H19" s="14" t="n"/>
+      <c r="I19" s="14" t="n"/>
+    </row>
+    <row r="20" ht="75" customHeight="1">
+      <c r="A20" s="14" t="inlineStr">
+        <is>
+          <t>Taux d'aggravation des dommages</t>
+        </is>
+      </c>
+      <c r="B20" s="14" t="inlineStr">
+        <is>
+          <t>Pourcentage de sinistres ou les dommages se sont aggraves entre la declaration et l'intervention (moisissures, degradation des structures, extension des degats).
+Calcul : (Nb de sinistres avec aggravation constatee / Nb total de sinistres) x 100</t>
+        </is>
+      </c>
+      <c r="C20" s="14" t="inlineStr">
+        <is>
+          <t>Rapports d'expertise (champ aggravation a creer)</t>
+        </is>
+      </c>
+      <c r="D20" s="8" t="inlineStr">
+        <is>
+          <t>Pas encore</t>
+        </is>
+      </c>
+      <c r="E20" s="14" t="n"/>
+      <c r="F20" s="14" t="n"/>
+      <c r="G20" s="14" t="n"/>
+      <c r="H20" s="14" t="n"/>
+      <c r="I20" s="14" t="n"/>
+    </row>
+    <row r="21" ht="75" customHeight="1">
+      <c r="A21" s="14" t="inlineStr">
+        <is>
+          <t>Taux de non-poursuite</t>
+        </is>
+      </c>
+      <c r="B21" s="14" t="inlineStr">
+        <is>
+          <t>Pourcentage de dossiers declares mais non poursuivis jusqu'a indemnisation (hors refus de garantie).
+Calcul : (Nb de dossiers abandonnes / Nb total de declarations) x 100</t>
+        </is>
+      </c>
+      <c r="C21" s="14" t="inlineStr">
+        <is>
+          <t>Systeme de gestion sinistres (statut abandonne a creer)</t>
+        </is>
+      </c>
+      <c r="D21" s="8" t="inlineStr">
+        <is>
+          <t>Pas encore</t>
+        </is>
+      </c>
+      <c r="E21" s="14" t="n"/>
+      <c r="F21" s="14" t="n"/>
+      <c r="G21" s="14" t="n"/>
+      <c r="H21" s="14" t="n"/>
+      <c r="I21" s="14" t="n"/>
+    </row>
+    <row r="22" ht="75" customHeight="1">
+      <c r="A22" s="14" t="inlineStr">
+        <is>
+          <t>Taux de prevention active (IoT)</t>
+        </is>
+      </c>
+      <c r="B22" s="14" t="inlineStr">
+        <is>
+          <t>Pourcentage de sinistres potentiels detectes et contenus par des capteurs connectes avant dommages majeurs.
+Calcul : (Nb d'alertes ayant evite ou limite un sinistre / Nb total d'alertes) x 100</t>
+        </is>
+      </c>
+      <c r="C22" s="14" t="inlineStr">
+        <is>
+          <t>Logs capteurs IoT + correlation avec declarations sinistres</t>
+        </is>
+      </c>
+      <c r="D22" s="8" t="inlineStr">
+        <is>
+          <t>Pas encore</t>
+        </is>
+      </c>
+      <c r="E22" s="14" t="n"/>
+      <c r="F22" s="14" t="n"/>
+      <c r="G22" s="14" t="n"/>
+      <c r="H22" s="14" t="n"/>
+      <c r="I22" s="14" t="n"/>
+    </row>
+    <row r="25">
+      <c r="A25" s="16" t="inlineStr">
+        <is>
+          <t>LEGENDE</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="17" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>Donnee disponible aujourd'hui dans les systemes existants</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="18" t="inlineStr">
+        <is>
+          <t>Pas encore</t>
+        </is>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>Donnee non disponible, necessite un processus ou une base centralisee a creer</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="19" t="inlineStr">
+        <is>
+          <t>Recul insuffisant</t>
+        </is>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>Indicateur de recurrence : necessite 12 ou 36 mois de recul apres cloture du sinistre</t>
         </is>
       </c>
     </row>
   </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A2:I2"/>
+    <mergeCell ref="A10:I10"/>
+    <mergeCell ref="A5:I5"/>
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A16:I16"/>
+  </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>